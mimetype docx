--- v0 (2026-07-17)
+++ v1 (2026-11-04)
@@ -262,95 +262,109 @@
     <w:p w14:paraId="7888DC8C" w14:textId="7CC71BC2" w:rsidR="00C800D2" w:rsidRDefault="00C800D2" w:rsidP="00C800D2">
       <w:r>
         <w:t>presso l’Università di ……………………………………………..…</w:t>
       </w:r>
       <w:r w:rsidR="00290070">
         <w:t>.......</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in data ………………………. con punti ……………….…….. Matricola corso di Laurea* …………………………………………….…..</w:t>
       </w:r>
       <w:r w:rsidR="00290070">
         <w:t>.............................................................................</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3569CDAF" w14:textId="3AFB4F34" w:rsidR="00C800D2" w:rsidRDefault="00290070" w:rsidP="00C800D2">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>CHIEDE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38462353" w14:textId="75F43CAF" w:rsidR="00773D0D" w:rsidRPr="007F5D14" w:rsidRDefault="00C800D2" w:rsidP="00773D0D">
+    <w:p w14:paraId="38462353" w14:textId="03A7ADB0" w:rsidR="00773D0D" w:rsidRPr="007F5D14" w:rsidRDefault="00C800D2" w:rsidP="00773D0D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>di partecipare, per l’a.a. 202</w:t>
       </w:r>
       <w:r w:rsidR="007F5D14">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="007F5D14">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, al concorso di ammissione </w:t>
       </w:r>
       <w:r w:rsidR="00290070">
         <w:t xml:space="preserve">per il Corso di </w:t>
       </w:r>
       <w:r w:rsidR="00773D0D">
         <w:t>perfezionamento</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r w:rsidR="00773D0D" w:rsidRPr="007F5D14">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="007F5D14" w:rsidRPr="007F5D14">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Principi Contabili Nazionali ed Internazionali IAS/IFRS</w:t>
+        <w:t>Principi Contabili</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2CEA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F5D14" w:rsidRPr="007F5D14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Internazionali IAS/IFRS</w:t>
       </w:r>
       <w:r w:rsidR="00773D0D" w:rsidRPr="007F5D14">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4127773C" w14:textId="4CAA31D2" w:rsidR="00C800D2" w:rsidRPr="00290070" w:rsidRDefault="00C800D2" w:rsidP="00773D0D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290070">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
       <w:r w:rsidRPr="00290070">
         <w:rPr>
           <w:i/>
@@ -623,55 +637,57 @@
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF62E1"/>
     <w:rsid w:val="001A4175"/>
     <w:rsid w:val="001F7531"/>
     <w:rsid w:val="00290070"/>
     <w:rsid w:val="00311802"/>
     <w:rsid w:val="003E74DF"/>
     <w:rsid w:val="004934D4"/>
     <w:rsid w:val="00725A8B"/>
     <w:rsid w:val="00773D0D"/>
     <w:rsid w:val="007F5D14"/>
     <w:rsid w:val="00907F9C"/>
     <w:rsid w:val="00915A16"/>
     <w:rsid w:val="00966E58"/>
+    <w:rsid w:val="009D2CEA"/>
     <w:rsid w:val="00A025FC"/>
     <w:rsid w:val="00A921E0"/>
     <w:rsid w:val="00C800D2"/>
     <w:rsid w:val="00CC2E7F"/>
     <w:rsid w:val="00CF62E1"/>
+    <w:rsid w:val="00F848CB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="70E27F88"/>
@@ -1398,75 +1414,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>703</Words>
-  <Characters>4009</Characters>
+  <Words>701</Words>
+  <Characters>3998</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4703</CharactersWithSpaces>
+  <CharactersWithSpaces>4690</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Claudia Salvadori</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>b97545c7-0309-4786-9b58-0b6d1891937e</vt:lpwstr>